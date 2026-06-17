--- v0 (2026-06-17)
+++ v1 (2026-06-17)
@@ -492,51 +492,51 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: Ultra SR Single Rank Drill</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: Jfbvcc</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: Hfgff</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-06-17 02:39</t>
+          <t>Generated: 2026-06-17 06:53</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">